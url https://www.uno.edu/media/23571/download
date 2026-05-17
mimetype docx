--- v0 (2026-04-16)
+++ v1 (2026-05-17)
@@ -1,69 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01F92142" w14:textId="4DFA4DEA" w:rsidR="001D4C52" w:rsidRDefault="002A2486">
-[...1 lines deleted...]
-        <w:t>Table of upper-level math courses offered in last three years:</w:t>
+    <w:p w14:paraId="4B166154" w14:textId="647FAA71" w:rsidR="00DE07AF" w:rsidRDefault="002A2486">
+      <w:r w:rsidRPr="005A7006">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Table of upper-level math courses offered in last three years</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE07AF" w:rsidRPr="005A7006">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE07AF">
+        <w:t xml:space="preserve"> 3K: undergraduate level, 4K/5K: undergrad and grad, 6K: graduate</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14090" w:type="dxa"/>
+        <w:tblW w:w="13590" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1227"/>
         <w:gridCol w:w="6493"/>
         <w:gridCol w:w="834"/>
-        <w:gridCol w:w="1073"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1252"/>
+        <w:gridCol w:w="986"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="50E1217D" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="50E1217D" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AA3DA2C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
@@ -131,315 +143,339 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tiitle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E63B2C2" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="7E63B2C2" w14:textId="2A806FBD" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Fall 2024</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1073" w:type="dxa"/>
+              <w:t>Fall 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE07AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51CDB928" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Spring 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C4516F6" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fall 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="618EB6A1" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Spring 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B012178" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fall 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="356DD069" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Spring 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="1C31FE17" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="1C31FE17" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67CE8DFA" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="67CE8DFA" w14:textId="34D67D4A" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A2486">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Math </w:t>
+            </w:r>
+            <w:r w:rsidR="002A2486" w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A299A4A" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
@@ -455,263 +491,264 @@
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Methods in Differential Equations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29110D5C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="29110D5C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E3A3B4C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B0180EA" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33BB7497" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="397487C4" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46894BE9" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="6E1E25FE" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="6E1E25FE" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44ED8708" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -755,267 +792,268 @@
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Introduction to Linear Algebra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="379D9E6C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="379D9E6C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34D3785E" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FBD6D8A" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1120143D" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16B5181E" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C6AF3F7" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="4EB2B9EC" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="4EB2B9EC" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15A46442" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -1059,264 +1097,265 @@
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Introduction to Abstract Algebra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4458D62D" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4458D62D" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F1D4DCC" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="423E4F98" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B8054CE" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="354253D4" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C96C28F" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="2E7E068B" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="2E7E068B" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="399361A2" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -1360,3339 +1399,4232 @@
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Introduction to Discrete Structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E41EF41" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5E41EF41" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="228474DF" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E8443D6" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="432B44C1" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DF97C0C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1718D3B2" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="4B2B6DDB" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="4B2B6DDB" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33CDC2C9" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="33CDC2C9" w14:textId="2EBDBE00" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4101</w:t>
             </w:r>
+            <w:r w:rsidR="00DE07AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5101</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77B66D03" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Advanced Calculus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C80FDAF" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="2C80FDAF" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B90E422" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="308CEA15" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28FCF9AD" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C0337B8" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="727D4776" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="2C266DF9" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="2C266DF9" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C224B4A" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="5C224B4A" w14:textId="06198186" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4311</w:t>
             </w:r>
+            <w:r w:rsidR="00DE07AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5311</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AAF42D5" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Introduction to Mathematical Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20A39CE7" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="20A39CE7" w14:textId="09FBD80F" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC7143F" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="536095EB" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3FC7143F" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B643AD4" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F31A46B" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7D68B2" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...146 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="61B29F22" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="61B29F22" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5955C64B" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="5955C64B" w14:textId="3E1FC48C" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4373</w:t>
             </w:r>
+            <w:r w:rsidR="00DE07AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5373</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AA5071C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Data Analytics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="380E8B2C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="380E8B2C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20FDF433" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="498DFA81" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66D0069F" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="559AE0D8" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31B0AB91" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="27B9F230" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="27B9F230" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C8FC3CE" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="1C8FC3CE" w14:textId="672781CF" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4385</w:t>
             </w:r>
+            <w:r w:rsidR="00DE07AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5385</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52577141" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Statistical Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FA0A606" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7FA0A606" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="510E2519" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26B1FFBC" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15AC85FF" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="169D520B" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C6131A3" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="44E768A0" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="44E768A0" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="238CE937" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="238CE937" w14:textId="1C98788A" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4410</w:t>
             </w:r>
+            <w:r w:rsidR="00DE07AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5410</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FDBAB49" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Introduction to Quantum Nonlocality and Quantum Computing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5946F439" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5946F439" w14:textId="1D9C7C9C" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12140D58" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2650AC42" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="12140D58" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FED17CB" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45B6D350" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11D5749D" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...146 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="016559BB" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="016559BB" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CA5A7CD" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="7CA5A7CD" w14:textId="58AD269F" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4411</w:t>
             </w:r>
+            <w:r w:rsidR="00DE07AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5411</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A234FF7" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Introduction to Complex Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37BFB788" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...26 lines deleted...]
-            <w:tcW w:w="1073" w:type="dxa"/>
+          <w:p w14:paraId="37BFB788" w14:textId="17653940" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50F0BF89" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EF0D086" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="377C71C8" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C25DBF9" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1374C2E4" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="075748F6" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="075748F6" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2830178D" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="2830178D" w14:textId="1494CC36" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4511</w:t>
             </w:r>
+            <w:r w:rsidR="00DE07AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5511</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5804540A" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Linear Algebra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3918E47A" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3918E47A" w14:textId="21521828" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B020094" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66DCE297" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="0B020094" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42ED96DE" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="66DCE297" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC19E96" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="42ED96DE" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31EDB576" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...72 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="5EB83731" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="00DE07AF" w:rsidRPr="002A2486" w14:paraId="07EE7A48" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A96B7B8" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          </w:tcPr>
+          <w:p w14:paraId="671D5C55" w14:textId="5181C767" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4801</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5801</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4312EA15" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          </w:tcPr>
+          <w:p w14:paraId="6C6C20B0" w14:textId="7ACB8F62" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Actuarial Probability I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...28 lines deleted...]
-            <w:tcW w:w="1073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2EF641" w14:textId="65756A14" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0416E4C8" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          </w:tcPr>
+          <w:p w14:paraId="23A9C7E6" w14:textId="737DCBE0" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="7D538081" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43668371" w14:textId="3C0333A8" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0775C961" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD6B6E" w14:textId="61E1816E" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4CBB5319" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="399F2B96" w14:textId="232F4B27" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="496FBD26" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A57DE0E" w14:textId="6862EA1D" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="0C5A2969" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="00DE07AF" w:rsidRPr="002A2486" w14:paraId="5EB83731" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C2A2B37" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="3A96B7B8" w14:textId="6F2F379D" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4802</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5802</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58C8C3B5" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="4312EA15" w14:textId="14A4C964" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Actuarial Probability II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2908D1B8" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="47AAF21C" w14:textId="6440486A" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="526246F3" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          <w:p w14:paraId="0416E4C8" w14:textId="1E19D4A0" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="1F48C094" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D538081" w14:textId="4BDB90FE" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4510C19C" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0775C961" w14:textId="24567854" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2EE06154" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBB5319" w14:textId="1F1B6C40" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="71029D51" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="496FBD26" w14:textId="058EE50D" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2486" w:rsidRPr="002A2486" w14:paraId="6D91BF06" w14:textId="77777777" w:rsidTr="002A2486">
+      <w:tr w:rsidR="00DE07AF" w:rsidRPr="002A2486" w14:paraId="79DECC3E" w14:textId="77777777" w:rsidTr="00DE07AF">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79F353B8" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          </w:tcPr>
+          <w:p w14:paraId="2544163B" w14:textId="567E3961" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4803</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/5803</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06DFAAFD" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+          </w:tcPr>
+          <w:p w14:paraId="4015A9BA" w14:textId="436C293C" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Financial Math I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1D2BAD" w14:textId="64738044" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6C213CEC" w14:textId="1362F18B" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="522B28F6" w14:textId="55D9126C" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CCF4FB0" w14:textId="03A4AA88" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1831097A" w14:textId="5F2EC918" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C454E6F" w14:textId="20E58592" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE07AF" w:rsidRPr="002A2486" w14:paraId="0C5BCB47" w14:textId="77777777" w:rsidTr="00DE07AF">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59D08588" w14:textId="6B82932B" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F9FA2F3" w14:textId="5D98B1E8" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Advanced Data Analytics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="834" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A3B1760" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:hideMark/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="002A2486">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FC8235" w14:textId="355012F8" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6F6B18DB" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D1C1E44" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AC20FF1" w14:textId="47FF9F44" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21EA3FFC" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32A55933" w14:textId="13AB0950" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE07AF" w:rsidRPr="002A2486" w14:paraId="7BFF0023" w14:textId="77777777" w:rsidTr="00DE07AF">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F6620CD" w14:textId="68FB03F6" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C055E4C" w14:textId="5C9F641F" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Advanced Statistical Learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="834" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44FF4CF8" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1138AB40" w14:textId="37485416" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="460E71F8" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33370804" w14:textId="306133A1" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="613B61E2" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E27128A" w14:textId="2B46A6B1" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE07AF" w:rsidRPr="002A2486" w14:paraId="0C5A2969" w14:textId="77777777" w:rsidTr="00DE07AF">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2A2B37" w14:textId="6F541DE9" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58C8C3B5" w14:textId="2AB77FB4" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Topics in Analysis*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="834" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2908D1B8" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="526246F3" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="7AA58DBB" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F48C094" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="3C3B28A8" w14:textId="77777777" w:rsidR="002A2486" w:rsidRPr="002A2486" w:rsidRDefault="002A2486" w:rsidP="002A2486">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4510C19C" w14:textId="77777777" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1252" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE06154" w14:textId="4049FD6F" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71029D51" w14:textId="1756F133" w:rsidR="00DE07AF" w:rsidRPr="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
             <w:r w:rsidRPr="002A2486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="100CC95E" w14:textId="77777777" w:rsidR="002A2486" w:rsidRDefault="002A2486"/>
-    <w:sectPr w:rsidR="002A2486" w:rsidSect="002A2486">
+    <w:p w14:paraId="100CC95E" w14:textId="2C848EA4" w:rsidR="002A2486" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>*Topics in Analysis Subjects: Fall 2023 “Financial Mathematics”; Fall 2025 “Linear Models”; Spring 2026 “Reliability Theory”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF98CE6" w14:textId="5F4C5723" w:rsidR="00DE07AF" w:rsidRDefault="00DE07AF" w:rsidP="00DE07AF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>**Other courses taught within last 5 years: Math 3400 “Geometry” (taught every Summer), Math 4270/5270 “Intro to Optimization”, Math 6312 “Mathematical Statistics”, Math 6382 “Survival Analysis”, Math 6385 “Longitudinal Data Analysis”, Math 6450 “Measure and Integration”</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DE07AF" w:rsidSect="002A2486">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="134"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C632D"/>
     <w:rsid w:val="001D4C52"/>
     <w:rsid w:val="00246868"/>
     <w:rsid w:val="002A2486"/>
     <w:rsid w:val="002F05A1"/>
+    <w:rsid w:val="005A7006"/>
     <w:rsid w:val="006E4708"/>
     <w:rsid w:val="007C632D"/>
     <w:rsid w:val="007F35A4"/>
     <w:rsid w:val="00D6414B"/>
+    <w:rsid w:val="00DC3E1E"/>
+    <w:rsid w:val="00DE07AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E1DDACF"/>
@@ -5907,57 +6839,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>133</Words>
-  <Characters>764</Characters>
+  <Words>231</Words>
+  <Characters>1317</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>896</CharactersWithSpaces>
+  <CharactersWithSpaces>1545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Peter Labonne Bierhorst</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>