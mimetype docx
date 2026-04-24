--- v1 (2026-03-10)
+++ v2 (2026-04-24)
@@ -5,75 +5,102 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="42FB6D49" w14:textId="3957866B" w:rsidR="00B517C2" w:rsidRPr="00D52CAF" w:rsidRDefault="00C02152" w:rsidP="0014340D">
+    <w:p w14:paraId="42FB6D49" w14:textId="0B12902E" w:rsidR="00B517C2" w:rsidRPr="00D52CAF" w:rsidRDefault="00EB5D82" w:rsidP="0014340D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:r>
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D52CAF">
-        <w:t>UNO Course Syllabus Requirements</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02152" w:rsidRPr="00D52CAF">
+        <w:t>Course Syllabus Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D6B04F" w14:textId="3FEA6DC1" w:rsidR="00B517C2" w:rsidRDefault="00B517C2" w:rsidP="00D52CAF">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7774F195" w14:textId="30853037" w:rsidR="00B517C2" w:rsidRDefault="00C02152" w:rsidP="00384418">
+    <w:p w14:paraId="7774F195" w14:textId="7F176690" w:rsidR="00B517C2" w:rsidRDefault="00C02152" w:rsidP="00384418">
       <w:r>
         <w:t xml:space="preserve">The following checklist outlines university requirements and recommendations for course syllabi.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00471887">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">All UNO teaching faculty are required to post </w:t>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5D82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5D82" w:rsidRPr="00471887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching faculty are required to post </w:t>
       </w:r>
       <w:r w:rsidR="00176CC8" w:rsidRPr="00471887">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00471887">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> syllabus in </w:t>
       </w:r>
       <w:r w:rsidR="00C93063" w:rsidRPr="00471887">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Canvas</w:t>
       </w:r>
       <w:r w:rsidRPr="00471887">
         <w:rPr>
           <w:b/>
@@ -134,772 +161,821 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The syllabus must contain, at minimum, all elements found under “Requirements” below.  Please revise syllabi accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6959E7" w14:textId="77777777" w:rsidR="00B517C2" w:rsidRDefault="00C02152" w:rsidP="00384418">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100C5B58" w14:textId="32B1E1C4" w:rsidR="00B517C2" w:rsidRDefault="00C02152" w:rsidP="00D52CAF">
       <w:r>
         <w:t xml:space="preserve">Course syllabus information, other than the grading criteria and absence/make-up policies, may be subject to change with reasonable advance notice as long as the change is without prejudice to the students.  Instructors are welcome to customize syllabi to suit their courses and professional style. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B405C09" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRPr="00384418" w:rsidRDefault="00D52CAF" w:rsidP="00B451A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00384418">
         <w:t xml:space="preserve">Requirements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F17A8ED" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00D52CAF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F17A8ED" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Course title and number </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B855E7" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00D52CAF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39B855E7" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Day, time, and place of class meetings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC45588" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Instructor name </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1241B5" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Instructor office location and office hours </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096FADF9" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> phone number and email address </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C71EE8B" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Student learning outcomes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D9101A" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Attendance policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774BABD4" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Required/recommended textbooks/learning resources, including ISBN # </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0BE3EB" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Course prerequisites (if applicable) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C338A9C" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tentative due dates for assignments, projects, tests, final exam </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20594D27" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Criteria for grading and grading standards </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF199C7" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For any graduate course being co-taught with an undergraduate course, a separate section on graduate level requirements (e.g., readings, performances, assessments) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA51B24" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statement on student conduct </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFE5E89" w14:textId="20B51C8D" w:rsidR="000F6319" w:rsidRDefault="000F6319" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statement on </w:t>
+      </w:r>
+      <w:r w:rsidR="00427E7F">
+        <w:t xml:space="preserve">the use of generative AI (see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00427E7F" w:rsidRPr="00A17878">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CTI website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00427E7F">
+        <w:t xml:space="preserve"> for language)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC5F965" w14:textId="0A3509E6" w:rsidR="000F6319" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Standard statement on academic integrity* </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48951414" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Standard statement on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for students with disabilities** </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A301A56" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Standard statement on student verification procedures (ONLINE COURSES </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ONLY)*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426F0B44" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Assignment/exam proctoring options (ONLINE COURSES ONLY) ***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3910081F" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00B451A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Recommendations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37144DA0" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Day, time, and place of class meetings </w:t>
-[...220 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Description of what the class will be like, including how the class will be taught and why </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F2CE17" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00D52CAF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="20F2CE17" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Description of instructor expectations of students (e.g., reading assignments prior to class, arriving on time, remaining for full class session, participation in discussions, etc.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD90F77" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00D52CAF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1DD90F77" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Description of special procedures for this class (e.g., laboratory rules) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B330A2B" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00D52CAF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2B330A2B" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Advice on how to read/approach materials, how to study for tests/exams </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6019E777" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00D52CAF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="6019E777" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Specific criteria for each graded assignment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD1A3E2" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00D52CAF">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5CD1A3E2" w14:textId="77777777" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Statement on incomplete or late coursework, extra credit, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F4A3E4" w14:textId="4FB59B10" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="0014340D">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="63F4A3E4" w14:textId="4FB59B10" w:rsidR="00D52CAF" w:rsidRDefault="00D52CAF" w:rsidP="00413270">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Information on student support services (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="00A17878">
         <w:t>tutoring resources</w:t>
       </w:r>
       <w:r>
         <w:t>, Library)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D08CFE" w14:textId="656CA29F" w:rsidR="001B1EFD" w:rsidRPr="00384418" w:rsidRDefault="001B1EFD" w:rsidP="00D52CAF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00384418">
         <w:t xml:space="preserve">Syllabus </w:t>
       </w:r>
       <w:r w:rsidR="00553844" w:rsidRPr="00384418">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00384418">
         <w:t xml:space="preserve">anguage </w:t>
       </w:r>
       <w:r w:rsidR="00A35430" w:rsidRPr="00384418">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00553844" w:rsidRPr="00384418">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00E7659C" w:rsidRPr="00384418">
         <w:t xml:space="preserve">niversity </w:t>
       </w:r>
       <w:r w:rsidR="00553844" w:rsidRPr="00384418">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E7659C" w:rsidRPr="00384418">
         <w:t>olicies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E68EB90" w14:textId="52EE0C9C" w:rsidR="00553844" w:rsidRPr="00384418" w:rsidRDefault="00553844" w:rsidP="00384418">
+    <w:p w14:paraId="6E68EB90" w14:textId="65011F3A" w:rsidR="00553844" w:rsidRPr="00384418" w:rsidRDefault="00553844" w:rsidP="00384418">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384418">
-        <w:t>The language below is taken from UNO’s governing policies and should be used intact. Text in brackets can be adapted to reflect your courses' specific</w:t>
+        <w:t xml:space="preserve">The language below is taken from </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5D82">
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5D82" w:rsidRPr="00384418">
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384418">
+        <w:t>governing policies and should be used intact. Text in brackets can be adapted to reflect your courses' specific</w:t>
       </w:r>
       <w:r w:rsidR="0021663A" w:rsidRPr="00384418">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00384418">
         <w:t xml:space="preserve"> related requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A255234" w14:textId="65105957" w:rsidR="001B1EFD" w:rsidRPr="007D3164" w:rsidRDefault="001B1EFD" w:rsidP="00D52CAF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3164">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Academic </w:t>
       </w:r>
       <w:r w:rsidR="002939F9" w:rsidRPr="007D3164">
         <w:t>Integrity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F7CB99" w14:textId="46ECF3F3" w:rsidR="00AF1AAB" w:rsidRDefault="00C02152" w:rsidP="00B451A1">
-      <w:pPr>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001B1EFD">
         <w:t xml:space="preserve">Academic integrity is fundamental to the process of learning and evaluating academic performance.  Academic </w:t>
       </w:r>
       <w:r w:rsidR="004444E9">
         <w:t>misconduct</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1EFD">
         <w:t xml:space="preserve"> will not be tolerated.  Academic </w:t>
       </w:r>
       <w:r w:rsidR="004444E9">
         <w:t>misconduct</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1EFD">
         <w:t xml:space="preserve"> includes, but is not limited to, the following:  cheating, plagiarism, tampering with academic records and examinations, falsifying identity, and being an accessory to acts of academic dishonesty.</w:t>
       </w:r>
       <w:r w:rsidR="00F10A03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F10A03" w:rsidRPr="00F10A03">
         <w:t xml:space="preserve">Using any AI generated content (such as that generated by language models like ChatGPT) must be authorized specifically and correctly attributed. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1EFD">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
       <w:r w:rsidR="004444E9">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="004444E9" w:rsidRPr="004444E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4FD03A64" w:rsidRPr="001B1EFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1EFD">
         <w:t>for further information.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="485C3D77" w14:textId="77777777" w:rsidR="005A14FF" w:rsidRDefault="005A14FF" w:rsidP="00B451A1"/>
+    <w:p w14:paraId="6E98A83C" w14:textId="21B6C085" w:rsidR="005A14FF" w:rsidRDefault="005A14FF" w:rsidP="00B451A1">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">[Additional wording for specific course AI policies must be included. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00413270" w:rsidRPr="00A17878">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CTI website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00413270">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or sample syllabus language document.]</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0CA0171A" w14:textId="20B35D34" w:rsidR="001B1EFD" w:rsidRPr="007D3164" w:rsidRDefault="001B1EFD" w:rsidP="00D52CAF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007D3164">
         <w:t>Accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7B0FF5B2" w14:textId="23274802" w:rsidR="00B517C2" w:rsidRPr="00427585" w:rsidRDefault="00C02152" w:rsidP="00384418">
+    <w:p w14:paraId="7B0FF5B2" w14:textId="10A22A46" w:rsidR="00B517C2" w:rsidRPr="00427585" w:rsidRDefault="00C02152" w:rsidP="00384418">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1EFD">
         <w:t xml:space="preserve">It is University policy to provide, on a flexible and individualized basis, reasonable accommodations to students who have disabilities that may affect their ability to participate in course activities or to meet course requirements.  Students with disabilities should contact the Office of </w:t>
       </w:r>
       <w:r w:rsidR="00545C1D">
         <w:t>Accessibility</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1EFD">
         <w:t xml:space="preserve"> Services as well as their instructors to discuss their individual needs for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001B1EFD">
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001B1EFD">
-        <w:t xml:space="preserve">.  For more information, please go to </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA03EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1EFD">
+        <w:t xml:space="preserve">For more information, please go to </w:t>
       </w:r>
       <w:r w:rsidR="00F85AB2" w:rsidRPr="004444E9">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00545C1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Office of Accessibility Services website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00427585">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27898214" w14:textId="3348D570" w:rsidR="00F85AB2" w:rsidRPr="007D3164" w:rsidRDefault="00F85AB2" w:rsidP="00D52CAF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3164">
         <w:t>Verification and Proctoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E90E66" w14:textId="77777777" w:rsidR="007D3164" w:rsidRPr="007D3164" w:rsidRDefault="007D3164" w:rsidP="00384418">
+    <w:p w14:paraId="30E90E66" w14:textId="7143261F" w:rsidR="007D3164" w:rsidRPr="007D3164" w:rsidRDefault="007D3164" w:rsidP="00384418">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3164">
-        <w:t xml:space="preserve">To ensure academic integrity, all students enrolled in distance learning courses at the University of New Orleans may be required to participate in additional student identification procedures. At the discretion of the faculty member teaching the course, these measures may include online proctored examinations, or other reasonable measures to ensure student identity. Authentication measures for this course are identified below and any fees associated are the responsibility of the student. </w:t>
+        <w:t xml:space="preserve">To ensure academic integrity, all students enrolled in distance learning courses at </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5D82">
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3164">
+        <w:t xml:space="preserve"> may be required to participate in additional student identification procedures. At the discretion of the faculty member teaching the course, these measures may include online proctored examinations, or other reasonable measures to ensure student identity. Authentication measures for this course are identified below and any fees associated are the responsibility of the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DA2C27" w14:textId="77777777" w:rsidR="007D3164" w:rsidRPr="007D3164" w:rsidRDefault="007D3164" w:rsidP="00384418"/>
     <w:p w14:paraId="07DCD0DA" w14:textId="77777777" w:rsidR="007D3164" w:rsidRPr="007D3164" w:rsidRDefault="007D3164" w:rsidP="00384418">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3164">
         <w:t xml:space="preserve">[Insert your text here to inform your students which authentication measures, and fees if applicable, you have elected to use to verify that the person completing work in your online course is the person registered for that course. You might elect to use </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D3164">
         <w:t>Respondus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D3164">
         <w:t xml:space="preserve"> Lockdown Browser and Monitor, which is integrated into our Canvas site, or for high-stakes exams, you might elect to use Proctor U, a fee-based, online proctoring system using live proctors. If you use </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D3164">
         <w:t>Respondus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D3164">
         <w:t>, include a statement like the one below to explain equipment requirements. If you use Proctor U, because there are additional costs to the student, you must include the Proctor U statement below.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D44F843" w14:textId="77777777" w:rsidR="007D3164" w:rsidRPr="007D3164" w:rsidRDefault="007D3164" w:rsidP="00384418"/>
     <w:p w14:paraId="19F4FD9B" w14:textId="77777777" w:rsidR="007D3164" w:rsidRPr="00943A1B" w:rsidRDefault="007D3164" w:rsidP="00943A1B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00943A1B">
         <w:t>Respondus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00943A1B">
         <w:t xml:space="preserve"> – Online Proctoring in the LMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B1DFEC" w14:textId="77777777" w:rsidR="007D3164" w:rsidRPr="007D3164" w:rsidRDefault="007D3164" w:rsidP="00384418">
+    <w:p w14:paraId="66B1DFEC" w14:textId="55DF2571" w:rsidR="007D3164" w:rsidRPr="007D3164" w:rsidRDefault="00EB5D82" w:rsidP="00384418">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3164">
-        <w:t xml:space="preserve">The University of New Orleans provides free online proctoring in the Learning Management System through </w:t>
+      <w:r>
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
+        <w:t xml:space="preserve"> provides free online proctoring in the Learning Management System through </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007D3164">
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
         <w:t>Respondus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007D3164">
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
         <w:t xml:space="preserve">. You will need access to a computer with a webcam </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007D3164">
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007D3164">
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
         <w:t xml:space="preserve"> take tests using </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007D3164">
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
         <w:t>Respondus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007D3164">
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
         <w:t xml:space="preserve">. If you do not have one, you may set up an appointment to check one out from the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007D3164">
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
         <w:t>Library</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007D3164">
-        <w:t xml:space="preserve"> here on its website, or by inquiring at the Circulation Desk. Plan to reserve one a day or two ahead of time.  For more detail on </w:t>
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
+        <w:t xml:space="preserve"> here on its website, or by inquiring at the Circulation Desk. Plan to reserve one a day or two ahead of time.  For more </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
+        <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007D3164">
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
         <w:t>Respondus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007D3164">
-        <w:t xml:space="preserve"> and online proctoring, see this student Online Learning at UNO support site. </w:t>
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
+        <w:t xml:space="preserve"> and online proctoring, see </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65E3F">
+        <w:t>student </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00B65E3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Online Learning at </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>LSU New Orleans</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3164" w:rsidRPr="007D3164">
+        <w:t xml:space="preserve">support site. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E85EEA" w14:textId="77777777" w:rsidR="007D3164" w:rsidRPr="007D3164" w:rsidRDefault="007D3164" w:rsidP="00384418"/>
     <w:p w14:paraId="7D8E0C59" w14:textId="77777777" w:rsidR="007D3164" w:rsidRPr="00384418" w:rsidRDefault="007D3164" w:rsidP="00943A1B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384418">
         <w:t>Proctor U – Live Online Proctoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2D2D4D" w14:textId="77777777" w:rsidR="00943A1B" w:rsidRPr="003F5941" w:rsidRDefault="00943A1B" w:rsidP="00943A1B">
+    <w:p w14:paraId="0E2CB257" w14:textId="1803F8C9" w:rsidR="00384418" w:rsidRPr="00413270" w:rsidRDefault="00EB5D82" w:rsidP="00413270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B65E3F">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00B65E3F">
+      <w:r>
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
+      <w:r w:rsidR="00943A1B" w:rsidRPr="00B65E3F">
+        <w:t xml:space="preserve"> partners with Proctor U, a live, online proctoring service that allows students to complete exams from any location using a computer, webcam and reliable internet connection. For information on fees see the student </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00943A1B" w:rsidRPr="00B65E3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Online Learning at UNO</w:t>
+          <w:t xml:space="preserve">Online Learning at </w:t>
         </w:r>
-      </w:hyperlink>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00B65E3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>UNO’s Proctor U</w:t>
+          <w:t>LSU New Orleans</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B65E3F">
+      <w:r w:rsidR="00943A1B" w:rsidRPr="00B65E3F">
+        <w:t xml:space="preserve"> support site, and for technology requirements and how to use the proctoring service, refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>LSU New Orleans</w:t>
+        </w:r>
+        <w:r w:rsidR="00943A1B" w:rsidRPr="00B65E3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>’ Proctor U</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00943A1B" w:rsidRPr="00B65E3F">
         <w:t xml:space="preserve"> portal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608DEACE" w14:textId="30B0A036" w:rsidR="00B517C2" w:rsidRDefault="00B517C2" w:rsidP="00384418"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00384418">
+    <w:sectPr w:rsidR="00384418" w:rsidRPr="00413270">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="691" w:right="944" w:bottom="1248" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1B2DC4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF9291C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="19E0EEF0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="6372A148"/>
+    <w:lvl w:ilvl="0" w:tplc="695A2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2145" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -955,64 +1031,64 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5745" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F6658F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E9F04352"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="B686C8C6"/>
+    <w:lvl w:ilvl="0" w:tplc="695A2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2145" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -1069,143 +1145,161 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5745" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1724284565">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="330833282">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="330833282">
+  <w:num w:numId="3" w16cid:durableId="1062949628">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="422343004">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="157692415">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B517C2"/>
     <w:rsid w:val="00005FB1"/>
     <w:rsid w:val="00085661"/>
     <w:rsid w:val="000C4DD5"/>
     <w:rsid w:val="000F0FF7"/>
     <w:rsid w:val="000F6319"/>
     <w:rsid w:val="0014340D"/>
     <w:rsid w:val="00176CC8"/>
     <w:rsid w:val="001B1EFD"/>
     <w:rsid w:val="0021663A"/>
+    <w:rsid w:val="00267762"/>
     <w:rsid w:val="002776DA"/>
     <w:rsid w:val="00293085"/>
     <w:rsid w:val="002939F9"/>
     <w:rsid w:val="00297572"/>
     <w:rsid w:val="002C7CC7"/>
     <w:rsid w:val="002D18CA"/>
     <w:rsid w:val="00384418"/>
     <w:rsid w:val="003F645A"/>
     <w:rsid w:val="004043F0"/>
+    <w:rsid w:val="00413270"/>
     <w:rsid w:val="00427585"/>
     <w:rsid w:val="00427E7F"/>
     <w:rsid w:val="004444E9"/>
     <w:rsid w:val="00471887"/>
     <w:rsid w:val="005401E9"/>
     <w:rsid w:val="00545C1D"/>
     <w:rsid w:val="00553844"/>
     <w:rsid w:val="0057226B"/>
     <w:rsid w:val="00574992"/>
+    <w:rsid w:val="005A14FF"/>
     <w:rsid w:val="006041FE"/>
     <w:rsid w:val="00615EE4"/>
     <w:rsid w:val="00705B27"/>
     <w:rsid w:val="00742BB2"/>
     <w:rsid w:val="0075590F"/>
     <w:rsid w:val="007863F6"/>
     <w:rsid w:val="00792835"/>
     <w:rsid w:val="007D3164"/>
     <w:rsid w:val="00857B1B"/>
     <w:rsid w:val="00860B8D"/>
     <w:rsid w:val="008A720A"/>
     <w:rsid w:val="00943A1B"/>
     <w:rsid w:val="009C6871"/>
     <w:rsid w:val="00A17878"/>
     <w:rsid w:val="00A35430"/>
     <w:rsid w:val="00A53C70"/>
     <w:rsid w:val="00A7079A"/>
-    <w:rsid w:val="00A70C85"/>
     <w:rsid w:val="00A75EA2"/>
     <w:rsid w:val="00AA240E"/>
     <w:rsid w:val="00AE3643"/>
     <w:rsid w:val="00AF1AAB"/>
     <w:rsid w:val="00AF6D99"/>
     <w:rsid w:val="00B10D4A"/>
     <w:rsid w:val="00B11B40"/>
     <w:rsid w:val="00B451A1"/>
     <w:rsid w:val="00B517C2"/>
-    <w:rsid w:val="00BF3C81"/>
     <w:rsid w:val="00C0054B"/>
     <w:rsid w:val="00C02152"/>
     <w:rsid w:val="00C038FF"/>
     <w:rsid w:val="00C276BD"/>
     <w:rsid w:val="00C93063"/>
     <w:rsid w:val="00CB6639"/>
     <w:rsid w:val="00D12E32"/>
     <w:rsid w:val="00D52CAF"/>
     <w:rsid w:val="00D9540D"/>
     <w:rsid w:val="00DE20D7"/>
     <w:rsid w:val="00E13CBE"/>
     <w:rsid w:val="00E158FA"/>
     <w:rsid w:val="00E7659C"/>
+    <w:rsid w:val="00EA03EA"/>
+    <w:rsid w:val="00EB5D82"/>
     <w:rsid w:val="00EB6953"/>
     <w:rsid w:val="00EC1BF2"/>
     <w:rsid w:val="00F10A03"/>
     <w:rsid w:val="00F85AB2"/>
     <w:rsid w:val="062B79BB"/>
     <w:rsid w:val="1370B484"/>
     <w:rsid w:val="1B6394D0"/>
     <w:rsid w:val="38A7F0A0"/>
     <w:rsid w:val="425FE694"/>
     <w:rsid w:val="4FD03A64"/>
     <w:rsid w:val="510B5343"/>
     <w:rsid w:val="6331A0F5"/>
     <w:rsid w:val="698C9BAA"/>
     <w:rsid w:val="6DA4C3B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -1854,75 +1948,88 @@
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00943A1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00384418"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00413270"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1693724121">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/media/17427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proctoru.com/portal/uno" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/online-learning" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/disability-services" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/cti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/online-learning" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/online-learning" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/disability-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/cti" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/media/17427" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proctoru.com/portal/uno" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2466,75 +2573,75 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADD60D32-AD75-4898-8BAB-2AE1723DFEA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bca9a054-95b1-47df-8793-18ed1ddcd613"/>
     <ds:schemaRef ds:uri="4dbb8a31-e3b4-454d-81a1-40ae9a7df2df"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{31d4dbf5-4004-4469-bfee-df294a9de150}" enabled="0" method="" siteId="{31d4dbf5-4004-4469-bfee-df294a9de150}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>894</Words>
-  <Characters>5101</Characters>
+  <Words>947</Words>
+  <Characters>5403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of New Orleans</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5984</CharactersWithSpaces>
+  <CharactersWithSpaces>6338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4128890</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.uno.edu/disability-services</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6619175</vt:i4>
       </vt:variant>
       <vt:variant>