--- v0 (2025-10-08)
+++ v1 (2026-04-30)
@@ -1,3602 +1,3391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2CAF4031" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
-[...1 lines deleted...]
-        <w:pStyle w:val="WPNormal"/>
+    <w:p w14:paraId="7893D109" w14:textId="6952860E" w:rsidR="00052E67" w:rsidRPr="00F01F2C" w:rsidRDefault="00052E67" w:rsidP="00052E67">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc163038924"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc214873458"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc214873739"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[Course Title and Number]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC39BEC" w14:textId="2662F5D5" w:rsidR="00052E67" w:rsidRPr="00F01F2C" w:rsidRDefault="00052E67" w:rsidP="00052E67">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="WPNormal"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>[Semester/Year]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E404CCA" w14:textId="454F9F4F" w:rsidR="001F2C8C" w:rsidRPr="00F01F2C" w:rsidRDefault="001F2C8C" w:rsidP="00052E67">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...92 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>[Interesting quote, motivating information]</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4E5A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAF4039" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="006B4E5A" w:rsidRDefault="00461D77">
-[...497 lines deleted...]
-      <w:r w:rsidRPr="005006D5">
+    <w:p w14:paraId="0374EFD0" w14:textId="6E6A217E" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Course Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5486336D" w14:textId="611499D3" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Location:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> [Class location]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Meeting Time:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00E907FF" w:rsidRPr="00F01F2C">
+        <w:t>Class m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>eeting days and times]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CB0BF6" w14:textId="62CA0416" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:r w:rsidRPr="00F01F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="353535"/>
-[...73 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prerequisites: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>[Required course prerequisites, if applicable]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD378BD" w14:textId="1DE8B503" w:rsidR="00770EF4" w:rsidRPr="00E24387" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24387">
+        <w:t>Instructor Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="77F37D63" w14:textId="6E5E0ED6" w:rsidR="009E693C" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Instructor:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> [Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6CB4A2" w14:textId="08B4157D" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="009E693C" w:rsidP="00770EF4">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Office:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> [Location]</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> [Email here] </w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Phone:</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> [Phone here]</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Office Hours:</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00034D38" w:rsidRPr="00F01F2C">
+        <w:t>scheduled + by appointment? Virtual Office Hours?</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0C1194" w14:textId="0014BC11" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc163038925"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc214873459"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc214873740"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Course Description</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> and Rationale (Recommended)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Toc163038926"/>
+    </w:p>
+    <w:p w14:paraId="6C0B517D" w14:textId="4543939A" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">Why does this course exist? How does it fit in with the rest of the field/area’s curriculum? Describe how it will be taught and why. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D3157B" w14:textId="65A7C24A" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...107 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc214873460"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc214873741"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Goals and Outcomes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="59EBEADF" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00A91D14" w:rsidRDefault="00770EF4" w:rsidP="00A43EFA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="353535"/>
-[...8 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc214873461"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc214873742"/>
+      <w:r w:rsidRPr="00A91D14">
         <w:rPr>
           <w:b/>
-          <w:color w:val="353535"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005006D5">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Goals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="4A9E4906" w14:textId="4C825EC0" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Thinking from the prospective students’ point of view, what general outcomes is the course designed to achieve? How will it contribute to them professionally and intellectually?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AD391C" w14:textId="19AC0F34" w:rsidR="00770EF4" w:rsidRPr="00A91D14" w:rsidRDefault="006901CB" w:rsidP="00A43EFA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="353535"/>
-[...6 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc214873462"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc214873743"/>
+      <w:r w:rsidRPr="00A91D14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00A91D14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Learning Outcomes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="0774D805" w14:textId="650F7BBD" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc163038927"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">By the end of this course, students </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5A58" w:rsidRPr="00F01F2C">
+        <w:t>will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1589B5" w14:textId="6F982A73" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>List as specifically as possible the learning outcomes the course is intended to produce. A well-stated outcome has two components: substance (content/subject matter like osmosis or absorption) and form: what action must the student perform with regards to the substance (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>compare and contrast</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>, evaluate, analyze, apply, etc.) It is helpful here to think about the kinds of evidence you will need to assess the students’ learning as your outcomes should drive your assessment and grading schema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288FDA0F" w14:textId="54BC04EB" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Action Verbs for Bloom’s Taxonomy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AD4BAA" w14:textId="3FDDD3B6" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00CF4FF1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">Bloom's taxonomy lists verbs that concretely describe student learning in measurable terms: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603C86E8" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Knowledge: define, identify, recall, recognize</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D105D6F" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Understand: summarize, describe, compare, explain, demonstrate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DD150F" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Apply: modify, illustrate, discover, produce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077DC0F6" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...17 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Analyze: analyze, classify, compare, differentiate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497EE20A" w14:textId="77777777" w:rsidR="000922CB" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="000922CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Evaluate: assess, critique, evaluate, predict, rank, rate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC5433E" w14:textId="5D27589A" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="000922CB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Create: construct, design, formulate, organize, synthesize</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB1913D" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00CF4FF1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...572 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Avoid verbs are vague and difficult to observe or measure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001DCAB3" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00CF4FF1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Understand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F5D9F8" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7C7F">
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Appreciate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB7C7A1" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7C7F">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Know about</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687226BC" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Become familiar with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E44F600" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Learn about</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369E59EF" w14:textId="3BA16F38" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Become aware of</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="05800200" w14:textId="77777777" w:rsidR="00C97A8F" w:rsidRPr="00F01F2C" w:rsidRDefault="00C97A8F" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Textbooks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C89662" w14:textId="77777777" w:rsidR="00C97A8F" w:rsidRPr="008755B7" w:rsidRDefault="00770EF4" w:rsidP="008755B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008755B7">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Required Texts:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008755B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D31A70" w14:textId="1E8D9632" w:rsidR="00C97A8F" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="008755B7">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>List required texts</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk214871900"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including ISBNs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00C97A8F" w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049FF43C" w14:textId="71E0255F" w:rsidR="00C97A8F" w:rsidRPr="008755B7" w:rsidRDefault="00C97A8F" w:rsidP="008755B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008755B7">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Recommended Texts:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008755B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701F878C" w14:textId="43809B06" w:rsidR="00C97A8F" w:rsidRPr="00F01F2C" w:rsidRDefault="00C97A8F" w:rsidP="00C97A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>List required text</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45E03" w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>books and materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if applicable, including ISBNs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538FF906" w14:textId="12C2AA98" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc163038928"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc214873464"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc214873745"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Format and Procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="55512B5A" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00A43EFA" w:rsidRDefault="00770EF4" w:rsidP="00A43EFA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc214873465"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc214873746"/>
+      <w:r w:rsidRPr="00A43EFA">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A43EFA">
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="25F9032C" w14:textId="3A268BF1" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00080791">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>If the course has multiple formats (like lecture &amp; recitation, lab and discussion, group learning projects and/or presentations) these should be explained clearly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658FEEBC" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00A43EFA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc214873466"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc214873747"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Conduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="5DC688B9" w14:textId="10C55F46" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00CF4FF1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">How is the course structured and how will classes be carried out? This is where expectations about classroom conduct including class participation, respect for others, use of laptops and cell phones and other devices should be spelled out to act as a behavioral guide. Explain here whether </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>readings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> should be done prior to class, whether discussion participation is required, and so on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF6A259" w14:textId="6487DD53" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00A43EFA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc214873467"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc214873748"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Attendance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BF1243" w14:textId="190AFCB6" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00CF4FF1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Class attendance and participation policy: explain your attendance policy, including any details on lateness, leaving class early, or making up missed work</w:t>
+      </w:r>
+      <w:r w:rsidR="009359FB" w:rsidRPr="00F01F2C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7C37AC" w14:textId="2F76D5A8" w:rsidR="00FE1E8B" w:rsidRPr="00F01F2C" w:rsidRDefault="00FE1E8B" w:rsidP="00A43EFA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Special Procedures (recommended)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF0AF26" w14:textId="3D3C4AD4" w:rsidR="00FE1E8B" w:rsidRPr="00F01F2C" w:rsidRDefault="00F127D5" w:rsidP="0041266B">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Explain any special rules for conduct in a computer classroom or laboratory, for example.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6FC78D" w14:textId="0A452E63" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc163038929"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc214873469"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc214873750"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Course Assessments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="2A471DFA" w14:textId="15606C63" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>What assignments (papers, case studies, problem sets, presentations, exams) and learning experiences (discussions, labs, field trips, collaborative activities) will give students the opportunity to grasp the information and ideas of the course and to demonstrate their mastery of the course learning outcomes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1943D670" w14:textId="4B472C1E" w:rsidR="009359FB" w:rsidRPr="00F01F2C" w:rsidRDefault="009359FB" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Note on co-teaching undergraduate and graduate sections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: if you co-teach an undergraduate and graduation section of the same course, provide a separate section for each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their specific assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73027D6E" w14:textId="1EE897B0" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009B7C7F">
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc163038930"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc214873470"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc214873751"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Grading Procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="4192DB59" w14:textId="04744E39" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>What will the final grade be based on? Provide a breakdown of components and their overall percentage towards the final grade and an explanation of your grading policies (e.g., weighting of grades, curves, extra-credit options, the possibility of dropping the lowest grade).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F5BEDF" w14:textId="637E49CD" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">Recommended: </w:t>
+      </w:r>
+      <w:r w:rsidR="009359FB" w:rsidRPr="00F01F2C">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>rovide the specific criteria for each major assignment, and a description of its purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189C03C6" w14:textId="64FCA6A6" w:rsidR="003F1482" w:rsidRPr="00F01F2C" w:rsidRDefault="003F1482" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Note on co-teaching undergraduate and graduate sections:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if you co-teach an undergraduate and graduation section of the same course, provide a separate section for each on their specific grading procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B611AE7" w14:textId="22E8BCE9" w:rsidR="003F1482" w:rsidRPr="008755B7" w:rsidRDefault="003F1482" w:rsidP="008755B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008755B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sample Grading Scheme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA57ADD" w14:textId="690CDE23" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00CF4FF1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">Your final grade will be calculated according to the following </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1482" w:rsidRPr="00F01F2C">
+        <w:t>process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196EA9ED" w14:textId="77777777" w:rsidR="007204CB" w:rsidRPr="00F01F2C" w:rsidRDefault="007204CB" w:rsidP="007204CB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>I will rescale all the scores on each assignment to a number on the 0-100 scale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C360CD4" w14:textId="3C66F3F4" w:rsidR="003D533C" w:rsidRPr="00F01F2C" w:rsidRDefault="008E464E" w:rsidP="003D533C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>I will drop the lowest homework score and the lowest paper analysis score</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3350542F" w14:textId="77777777" w:rsidR="00A8074B" w:rsidRPr="00F01F2C" w:rsidRDefault="00A57419" w:rsidP="00A8074B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>I will calculate the average of the remaining assignments according to the following weights:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F4D4DA" w14:textId="77777777" w:rsidR="00A8074B" w:rsidRPr="00F01F2C" w:rsidRDefault="000954FB" w:rsidP="00A8074B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">Journal entries: 15% </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455E8683" w14:textId="77777777" w:rsidR="00A8074B" w:rsidRPr="00F01F2C" w:rsidRDefault="000954FB" w:rsidP="00A8074B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Statistical HW: 20%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710987CF" w14:textId="77777777" w:rsidR="00A8074B" w:rsidRPr="00F01F2C" w:rsidRDefault="000954FB" w:rsidP="00A8074B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Paper analysis: 20%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F7D0FC" w14:textId="77777777" w:rsidR="00612DFD" w:rsidRPr="00F01F2C" w:rsidRDefault="000954FB" w:rsidP="00612DFD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Class participation (discussions +news): 15%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343A49A9" w14:textId="767DECF1" w:rsidR="000954FB" w:rsidRPr="00F01F2C" w:rsidRDefault="000954FB" w:rsidP="00612DFD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Presentation + paper: 30%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8E737E" w14:textId="77777777" w:rsidR="00675F20" w:rsidRPr="00F01F2C" w:rsidRDefault="00675F20" w:rsidP="00675F20">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>I will convert the final average to a letter grade according to the following scheme:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67929A32" w14:textId="07E98681" w:rsidR="00A8074B" w:rsidRPr="00F01F2C" w:rsidRDefault="00A8074B" w:rsidP="00A8074B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">90-100 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
         <w:tab/>
-        <w:t>(discussions +news):</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B7C7F">
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E32559D" w14:textId="6F0F5AD8" w:rsidR="00A8074B" w:rsidRPr="00F01F2C" w:rsidRDefault="00A8074B" w:rsidP="00A8074B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>80-89</w:t>
+      </w:r>
+      <w:r w:rsidR="00C751C7">
         <w:tab/>
-        <w:t>15%</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:tab/>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0B65FD" w14:textId="65E17F1F" w:rsidR="00A8074B" w:rsidRPr="00F01F2C" w:rsidRDefault="00A8074B" w:rsidP="00A8074B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">70-79 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C751C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Symbol"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:tab/>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5481CA" w14:textId="47400123" w:rsidR="00A8074B" w:rsidRPr="00F01F2C" w:rsidRDefault="00A8074B" w:rsidP="00A8074B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">60-69 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C751C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Symbol"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:tab/>
+        <w:t>D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF0AFFE" w14:textId="42CB8A5E" w:rsidR="008E464E" w:rsidRPr="00F01F2C" w:rsidRDefault="00A8074B" w:rsidP="00612DFD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>0-59</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B0EF1">
+        <w:tab/>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> (failing grade)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AF72EC" w14:textId="0274E22A" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc163038931"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc214873471"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc214873752"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Academic Success</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> [Recommended Section]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="23C067DA" w14:textId="74C531BE" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">What skills, preparation, and practices should a student understand? Provide instruction on such things as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>note-taking</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>, reading critically, study habits, exam preparation to offer students a framework for doing their best in this course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B125E16" w14:textId="7B6C0B7E" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7C7F">
-[...247 lines deleted...]
-        <w:r w:rsidR="003A34A8" w:rsidRPr="2D649F70">
+      <w:bookmarkStart w:id="33" w:name="_Toc163038932"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc214873472"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc214873753"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Academic Integrity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="3AB0726C" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="240" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">Academic integrity is fundamental to the process of learning and evaluating academic performance. Academic dishonesty will not be tolerated. Academic dishonesty includes, but is not limited to, the following: cheating, plagiarism, tampering with academic records and examinations, falsifying identity, and being an accessory to acts of academic dishonesty. Using any AI generated content (such as that generated by language models like ChatGPT) must be authorized specifically and correctly attributed. Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F01F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Student Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003A34A8" w:rsidRPr="2D649F70">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F01F2C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAF4096" w14:textId="77777777" w:rsidR="00326DF7" w:rsidRPr="005F4DEC" w:rsidRDefault="00326DF7" w:rsidP="00326DF7">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="1109DB22" w14:textId="77777777" w:rsidR="008B3F19" w:rsidRPr="008B3F19" w:rsidRDefault="008B3F19" w:rsidP="008B3F19">
+      <w:bookmarkStart w:id="36" w:name="_Toc163038933"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc214873474"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc214873755"/>
+    </w:p>
+    <w:p w14:paraId="7DADE8D6" w14:textId="7B334889" w:rsidR="00115632" w:rsidRPr="00115632" w:rsidRDefault="00B434EC" w:rsidP="00B468ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Generative Artificial Intelligence (GAI) Course Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1F78FC" w14:textId="77777777" w:rsidR="008755B7" w:rsidRPr="008755B7" w:rsidRDefault="00B434EC" w:rsidP="00B468ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008755B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>About Generative Artificial Intelligence (GAI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7238A4" w14:textId="55DD7D5F" w:rsidR="00B876F0" w:rsidRDefault="00B434EC" w:rsidP="008755B7">
       <w:r>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">Generative Artificial Intelligence (GAI) tools are technologies you may encounter in school, work, and everyday life. These tools can generate text, images, code, audio, or other content in response to prompts. While they can sometimes be helpful, they do not think or make judgments the way humans do, and their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>outputs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> may be inaccurate, biased, incomplete, or misleading. You are responsible for demonstrating your own learning, and for following university policies related to academic integrity, privacy, and accessibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103A96BA" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="008755B7"/>
+    <w:p w14:paraId="544DE534" w14:textId="43522FD9" w:rsidR="00150507" w:rsidRDefault="00150507" w:rsidP="008755B7">
+      <w:r>
+        <w:t>[Choose which option from 1-3 fits your course</w:t>
+      </w:r>
+      <w:r w:rsidR="0013712F">
+        <w:t>. You may update and change specifics as needed.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51483437" w14:textId="77777777" w:rsidR="0013712F" w:rsidRDefault="0013712F" w:rsidP="008755B7"/>
+    <w:p w14:paraId="70534C62" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRPr="00150507" w:rsidRDefault="00B7140A" w:rsidP="00C27EE5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150507">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">It is University policy to provide, on a flexible and individualized basis, reasonable </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Option 1: Generative AI Not Permitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A63DDE" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:r>
+        <w:t>In this course, you may not use generative artificial intelligence tools. All submitted work must be created by you, without assistance from AI tools for writing, analysis, problem-solving, or content generation.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">This includes submitting AI-generated content created by someone else (such as a friend, tutor, online service, or shared AI output), even if you did not personally use the tool. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>This policy supports the learning goals of the course, which focus on developing independent thinking, foundational skills, and original intellectual work. These skills take time and practice to build, and this course is designed to support you in that process.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Using generative AI in ways that are not permitted is an academic integrity concern and will be addressed in accordance with university procedures. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_Hlk220057903"/>
+      <w:r>
+        <w:t>Approved accommodations that involve assistive technologies are not restricted by this policy.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="1E901128" w14:textId="77777777" w:rsidR="009606EC" w:rsidRDefault="009606EC" w:rsidP="009606EC"/>
+    <w:p w14:paraId="72A047A2" w14:textId="12CEB204" w:rsidR="00B7140A" w:rsidRPr="009606EC" w:rsidRDefault="0014722E" w:rsidP="009606EC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009606EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7140A" w:rsidRPr="009606EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Options 2 and 3 Additional Text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009606EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0013712F" w:rsidRPr="009606EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Not recommended for Option 1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4401E979" w14:textId="77777777" w:rsidR="009606EC" w:rsidRPr="00015036" w:rsidRDefault="009606EC" w:rsidP="009606EC"/>
+    <w:p w14:paraId="09E917D4" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRPr="003F6A20" w:rsidRDefault="00B7140A" w:rsidP="003F6A20">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6A20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Shared Responsibilities When Using Generative AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E43CACD" w14:textId="181D21B5" w:rsidR="00B7140A" w:rsidRPr="003F6A20" w:rsidRDefault="00B7140A" w:rsidP="00CA7B70">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6A20">
+        <w:t>Your Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C7E973" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:r>
+        <w:t>You are responsible for submitting work that reflects your own thinking, learning, and effort. When AI tools are permitted, I expect you to use them thoughtfully and ethically.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>This means you should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2553A57D" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Follow the AI guidelines for this course and each assignment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1500758B" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Disclose any permitted use of generative AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAA13C3" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Check the accuracy of any AI-influenced content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C4F782" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Make sure your work reflects your understanding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F57FDA1" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005F4DEC">
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AI-generated content created by someone else</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAA0DAA" w14:textId="747F690D" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="003F6A20">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>My Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDAF61F" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:r>
+        <w:t>I am responsible for clearly explaining how generative AI may or may not be used in this course and for designing assignments that support learning.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>This includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E20C20E" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Explaining AI expectations in the syllabus and assignments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C14ECE" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Using tools like Turnitin responsibly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F905C2" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Looking at context and your explanation if questions arise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375EC3E9" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRPr="008F13E2" w:rsidRDefault="00B7140A" w:rsidP="008F13E2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F13E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Use of Turnitin and Writing Process Evidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498E92B7" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="008F13E2">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some assignments may be submitted through Turnitin. By enrolling in the course and submitting work, you agree to its use under the university’s agreement, including text-matching and AI-related analysis features.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>I may use Turnitin as one way to review submissions. If questions come up, I may ask to see drafts, revision histories, or notes that help show how your work developed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9F64D9" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRPr="008F13E2" w:rsidRDefault="00B7140A" w:rsidP="008F13E2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F13E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Option 2: Generative AI Permitted with Specific Limits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ECC806" w14:textId="6AFAE70B" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:r>
+        <w:t xml:space="preserve">You may use generative artificial intelligence tools in this course, but only for specific purposes and/or on specific assignments, as outlined by your instructor. When used thoughtfully, these tools can support parts of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00115043">
+        <w:t>process,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> but they should not replace your own thinking, problem-solving, or writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C27D4D" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:r w:rsidRPr="0041251C">
+        <w:t>Permitted uses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544DB4C2" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[List permitted uses/assignments. Suggestions include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C62BF" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Brainstorming ideas or exploring possible approaches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10052549" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Grammar, clarity, or style suggestions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30742A93" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outline development or early planning]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7392270F" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:r w:rsidRPr="0041251C">
+        <w:t>Prohibited uses include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F16C99" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[List prohibited uses/assignments. Suggestions include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E0170D" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0041251C">
+        <w:t xml:space="preserve">Having AI write full assignments or responses for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE13605" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0041251C">
+        <w:t>Submitting AI-generated content created by someone else</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE25806" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0041251C">
+        <w:t>Completing graded problem-solving tasks using AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F57C1D5" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0041251C">
+        <w:t>Summarizing assigned course readings unless explicitly permitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B3F88B" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All other uses of GAI not specified as permitted or previously discussed with me]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3752E97A" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:bookmarkStart w:id="40" w:name="_Hlk220058817"/>
+      <w:r>
+        <w:t xml:space="preserve">Submitting work created by someone else or by an AI system as if it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> your own work is not allowed. Using generative AI does not shift responsibility away from you. You remain the author of your work. Any time you use generative AI, you must include a brief disclosure statement with your assignment. Failure to disclose permitted GAI is an academic integrity violation. You are responsible for ensuring that the final work reflects your own understanding, effort, and learning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD18D3">
+        <w:t>Approved accommodations that involve assistive technologies are not restricted by this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p w14:paraId="02D3C644" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRPr="008F13E2" w:rsidRDefault="00B7140A" w:rsidP="008F13E2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F13E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Option 3: Generative AI Permitted with Disclosure and Reflection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1169C31F" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:r>
+        <w:t xml:space="preserve">You may use generative artificial intelligence tools in this course, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> you are open and transparent about how you use them. If you use GAI at any stage of your work, you must include a short disclosure that explains:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216F3A62" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Which tool(s) you used</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431F7BF9" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> How you used the tool</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E3C60B" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Why you chose to use it</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22314B85" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any limitations, inaccuracies, or concerns you noticed in the output</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582AF7A5" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="00B7140A">
+      <w:r>
+        <w:t>This disclosure should appear as a clearly labeled section or appendix with your submission.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>You must submit work that reflects your own thinking and learning. Submitting AI-generated content created by someone else or presenting AI-generated content as if it were entirely your own, is not permitted even when AI use is allowed.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Failure to disclose permitted GAI is an academic integrity violation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD18D3">
+        <w:t>Approved accommodations that involve assistive technologies are not restricted by this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABD041A" w14:textId="77777777" w:rsidR="00B7140A" w:rsidRDefault="00B7140A" w:rsidP="008755B7"/>
+    <w:p w14:paraId="26D41D8C" w14:textId="4252CC3E" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> for students with disabilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="327E4AF8" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="240" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">It is University policy to provide, on a flexible and individualized basis, reasonable accommodations to students who have disabilities that may affect their ability to participate in course activities or to meet course requirements. Students with disabilities should contact the Accessibility Services as well as their instructors to discuss their individual needs for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F01F2C">
         <w:t>accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="005F4DEC">
-[...17 lines deleted...]
-        <w:r w:rsidR="00014D54">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">. For more information, please go to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F01F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>please go to the Office of Accessibility Services website</w:t>
+          <w:t>Accessibility Services website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005F4DEC">
+      <w:r w:rsidRPr="00F01F2C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAF4099" w14:textId="77777777" w:rsidR="00823CED" w:rsidRPr="005F4DEC" w:rsidRDefault="00823CED" w:rsidP="00DA460D"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="005F4DEC">
+    <w:p w14:paraId="320ECE08" w14:textId="59F0390B" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc163038934"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc214873475"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc214873756"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Online Student Verification Procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="7D02DCBF" w14:textId="75175BFB" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">To ensure academic integrity, all students enrolled in distance learning courses at </w:t>
+      </w:r>
+      <w:r w:rsidR="004B056F">
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> may be required to participate in additional student identification procedures. At the discretion of the faculty member teaching the course, these measures may include online proctored examinations, or other reasonable measures to ensure student identity. Authentication measures for this course are identified below and any fees associated are the responsibility of the student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DB9567" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">[Insert your text here to inform your students which authentication measures, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>fees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> if applicable, you have elected to use to verify that the person completing work in your online course is the person registered for that course. You might elect to use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Respondus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> Lockdown Browser and Monitor, which is integrated into our Canvas site, or for high-stakes exams, you might elect to use Proctor U, a fee-based, online proctoring system using live proctors. If you use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Respondus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">, include a statement like the one below to explain equipment requirements. If you use Proctor U, because there are additional costs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> the student, you must include the Proctor U statement below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFF80BD" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00A43EFA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc214873476"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc214873757"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Respondus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> – Online Proctoring in the LMS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="57FA90ED" w14:textId="4647DC45" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="004B056F" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> provides free online proctoring in the Learning Management System through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t>Respondus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve">. You will need access to a computer with a webcam </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> take tests using </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">proctored examinations, or other reasonable measures to ensure student identity. Authentication measures for this course are identified below and any fees associated are the responsibility of the student. </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="009C59D6">
         <w:t>Respondus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009C59D6">
-[...98 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
         <w:t xml:space="preserve">. If you do not have one, you may set up an appointment to check one out </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00CF79B1">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">from the </w:t>
+          <w:t>from the Library here</w:t>
         </w:r>
-        <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidRPr="00CF79B1">
+      </w:hyperlink>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> on its website, or by inquiring at the Circulation Desk. Plan to reserve one a day or two ahead of time.  For more </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t>Respondus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> and online proctoring, see this student </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Library</w:t>
+          <w:t xml:space="preserve">Online Learning at </w:t>
         </w:r>
-        <w:proofErr w:type="gramEnd"/>
-        <w:r w:rsidRPr="00CF79B1">
+        <w:r w:rsidR="001564E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> here</w:t>
+          <w:t>LSU New Orleans</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> support site</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4296ABC4" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00A43EFA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc214873477"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc214873758"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Proctor U – Live Online Proctoring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="2948459D" w14:textId="4DDA1AE2" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="004B056F" w:rsidP="00770EF4">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> on its website, or by inquiring at the Circulation Desk. Plan to reserve one a day or two ahead of time.  For more detail on </w:t>
-[...10 lines deleted...]
-        <w:r w:rsidR="0D64E9BF" w:rsidRPr="6CB58836">
+        <w:t>LSU New Orleans</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> partners with Proctor U, a live, online proctoring service that allows students to complete exams from any location using a computer, webcam and reliable internet connection. For information on fees </w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>see the student </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="001564E6" w:rsidRPr="00F01F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Online Learning at UNO</w:t>
+          <w:t xml:space="preserve">Online Learning at </w:t>
         </w:r>
-      </w:hyperlink>
-[...57 lines deleted...]
-        <w:r w:rsidR="63B1ACB4" w:rsidRPr="6CB58836">
+        <w:r w:rsidR="001564E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Online Learning at UNO</w:t>
+          <w:t>LSU New Orleans</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="63B1ACB4" w:rsidRPr="00165695">
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        <w:r w:rsidRPr="00165695">
+        <w:t xml:space="preserve"> support site, and for</w:t>
+      </w:r>
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> technology requirements and how to use the proctoring service, refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="001564E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>UNO’s Proctor U</w:t>
+          <w:t xml:space="preserve">LSU New Orleans’ </w:t>
+        </w:r>
+        <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Proctor U</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00165695">
-[...12 lines deleted...]
-    <w:p w14:paraId="2CAF40A1" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+      <w:r w:rsidR="00770EF4" w:rsidRPr="00F01F2C">
+        <w:t xml:space="preserve"> portal. ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A34F7B" w14:textId="410B9418" w:rsidR="00770EF4" w:rsidRPr="00F01F2C" w:rsidRDefault="00770EF4" w:rsidP="00E24387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc163038935"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc214873478"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc214873759"/>
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Course Schedule</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="79641DCB" w14:textId="5B4FF496" w:rsidR="00250003" w:rsidRPr="00F01F2C" w:rsidRDefault="009359FB">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>Tentative Course Schedule including due dates for assignments, projects, tests, final exam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412ED0FC" w14:textId="77777777" w:rsidR="00CF4FF1" w:rsidRPr="00F01F2C" w:rsidRDefault="00CF4FF1"/>
+    <w:p w14:paraId="7553D391" w14:textId="28F2D430" w:rsidR="00C42FA7" w:rsidRPr="00F01F2C" w:rsidRDefault="00C42FA7" w:rsidP="00CF4FF1">
       <w:pPr>
         <w:pStyle w:val="WPNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="WPNormal"/>
+      <w:r w:rsidRPr="00F01F2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F4DEC">
+        <w:t>[The truncated sample below is based on a graduate level course on college teaching that meets once a week for two hours and requires students to keep a journal]:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCCDAE6" w14:textId="77777777" w:rsidR="00CF4FF1" w:rsidRPr="00F01F2C" w:rsidRDefault="00CF4FF1" w:rsidP="00CF4FF1">
+      <w:pPr>
+        <w:pStyle w:val="WPNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">IX. Tentative Course Schedule </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752EF2AC" w14:textId="77FAAD0F" w:rsidR="00250003" w:rsidRPr="00F01F2C" w:rsidRDefault="00250003" w:rsidP="008D3B35">
+      <w:r w:rsidRPr="00F01F2C">
+        <w:t>This schedule is tentative and may change over the course of the semester. Students are responsible for keeping up with any announced changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0A94EB" w14:textId="5D9D839D" w:rsidR="00F56A2D" w:rsidRPr="00D342E0" w:rsidRDefault="00F56A2D" w:rsidP="00061751">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7964A2" w14:textId="22DF0806" w:rsidR="00061751" w:rsidRPr="009126D3" w:rsidRDefault="00061751" w:rsidP="00061751">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009126D3">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009126D3">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009126D3">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009126D3">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009126D3">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009126D3">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...79 lines deleted...]
-        <w:t>Assignment</w:t>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009126D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: Tentative Schedule</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9807" w:type="dxa"/>
+        <w:tblW w:w="10167" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2988"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2679"/>
-        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00461D77" w:rsidRPr="005F4DEC" w14:paraId="2CAF40AE" w14:textId="77777777" w:rsidTr="003D0F9B">
+      <w:tr w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w14:paraId="7384E612" w14:textId="77777777" w:rsidTr="001564E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40A9" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="4A9E2E8A" w14:textId="01BBFF39" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Topics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="316C4E75" w14:textId="46692FD7" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
+            <w:pPr>
+              <w:pStyle w:val="WPNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F01F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="230AAEAE" w14:textId="091A5079" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
+            <w:pPr>
+              <w:pStyle w:val="WPNormal"/>
+              <w:ind w:right="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F01F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>One Journal Entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BDC0A52" w14:textId="70495B66" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
+            <w:pPr>
+              <w:pStyle w:val="WPNormal"/>
+              <w:ind w:right="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F01F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w14:paraId="7EF20F0A" w14:textId="77777777" w:rsidTr="001564E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B4BECDD" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
+            <w:pPr>
+              <w:pStyle w:val="WPNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>January 22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CAF40AA" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="1ACA9E06" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Topics/Major Concepts covered</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40AB" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="6A1D0772" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Text]  Chapter</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> #, additional readings from course packet, handouts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40AC" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="76B39440" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Weekly electronic journals are a way to get student reactions and questions on course readings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40AD" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="624B5468" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00461D77" w:rsidRPr="005F4DEC" w14:paraId="2CAF40B5" w14:textId="77777777" w:rsidTr="003D0F9B">
+      <w:tr w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w14:paraId="04E0744F" w14:textId="77777777" w:rsidTr="001564E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40AF" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="2737FD1A" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>January 29</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CAF40B0" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="29F59BB3" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>What is learning?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CAF40B1" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="4E62DFEB" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">What are learning </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">? </w:t>
+              <w:t xml:space="preserve">What are learning outcomes? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40B2" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="4235158F" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Text]  Chapter</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> #, additional readings from course packet, handouts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40B3" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="0988EAF7" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Weekly electronic journals are a way to get student reactions and questions on course readings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40B4" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="64AABB4D" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Journal entry electronically submitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00461D77" w:rsidRPr="005F4DEC" w14:paraId="2CAF40BB" w14:textId="77777777" w:rsidTr="003D0F9B">
+      <w:tr w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w14:paraId="18556358" w14:textId="77777777" w:rsidTr="001564E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40B6" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="31DAAD6D" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>February 5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CAF40B7" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="2D3C0750" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Motivating Students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40B8" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="72F1644C" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Text]  Chapter</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> #, additional readings from course packet, handouts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40B9" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="31A1A874" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Weekly electronic journals are a way to get student reactions and questions on course readings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40BA" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="21C832E6" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Journal entry electronically submitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00461D77" w:rsidRPr="005F4DEC" w14:paraId="2CAF40C1" w14:textId="77777777" w:rsidTr="003D0F9B">
+      <w:tr w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w14:paraId="42E23387" w14:textId="77777777" w:rsidTr="001564E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40BC" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="1ED0ECE1" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>February 12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CAF40BD" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="501C3945" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Effective Teaching Strategies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40BE" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="65CDFB7C" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Text]  Chapter</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> #, additional readings from course packet, handouts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40BF" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="2A35A1B5" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Weekly electronic journals are a way to get student reactions and questions on course readings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAF40C0" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
+          <w:p w14:paraId="6689788A" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00F01F2C" w:rsidRDefault="00A51ACE" w:rsidP="00255D1B">
             <w:pPr>
               <w:pStyle w:val="WPNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4DEC">
+            <w:r w:rsidRPr="00F01F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Journal entry electronically submitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CAF40C2" w14:textId="77777777" w:rsidR="00461D77" w:rsidRPr="005F4DEC" w:rsidRDefault="00461D77">
-[...9 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w14:paraId="44114BBD" w14:textId="77777777" w:rsidR="00250003" w:rsidRPr="00F01F2C" w:rsidRDefault="00250003" w:rsidP="008D3B35"/>
+    <w:sectPr w:rsidR="00250003" w:rsidRPr="00F01F2C" w:rsidSect="00723296">
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="540" w:right="1440" w:bottom="1350" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="990" w:right="1440" w:bottom="450" w:left="1440" w:header="720" w:footer="620" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33BD5E83" w14:textId="77777777" w:rsidR="0048489B" w:rsidRDefault="0048489B">
+    <w:p w14:paraId="16295D4E" w14:textId="77777777" w:rsidR="00643FDB" w:rsidRDefault="00643FDB" w:rsidP="00770EF4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57FBCDBC" w14:textId="77777777" w:rsidR="0048489B" w:rsidRDefault="0048489B">
+    <w:p w14:paraId="64477FF5" w14:textId="77777777" w:rsidR="00643FDB" w:rsidRDefault="00643FDB" w:rsidP="00770EF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="012BE4E4" w14:textId="77777777" w:rsidR="0048489B" w:rsidRDefault="0048489B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="New York">
-    <w:panose1 w:val="02040503060506020304"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Monaco">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="500039FB" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Geneva">
-[...45 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2CAF40C7" w14:textId="77777777" w:rsidR="00F227DE" w:rsidRDefault="00F227DE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="350991694"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="131B79F0" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRDefault="00770EF4">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2021A7E8" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRDefault="00770EF4">
     <w:pPr>
-      <w:pStyle w:val="WPFooter"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...23 lines deleted...]
-        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2008484474"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>4</w:t>
-[...7 lines deleted...]
-    </w:r>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="76619913" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRDefault="00770EF4">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="193A5D19" w14:textId="77777777" w:rsidR="00770EF4" w:rsidRDefault="00770EF4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1357097C" w14:textId="77777777" w:rsidR="0048489B" w:rsidRDefault="0048489B">
+    <w:p w14:paraId="6D473CC5" w14:textId="77777777" w:rsidR="00643FDB" w:rsidRDefault="00643FDB" w:rsidP="00770EF4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44DDE02F" w14:textId="77777777" w:rsidR="0048489B" w:rsidRDefault="0048489B">
+    <w:p w14:paraId="6FA37AC2" w14:textId="77777777" w:rsidR="00643FDB" w:rsidRDefault="00643FDB" w:rsidP="00770EF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="66693015" w14:textId="77777777" w:rsidR="0048489B" w:rsidRDefault="0048489B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
+    <w:nsid w:val="03126E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00000001"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:tmpl w:val="456CD7A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...38 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000002"/>
-[...165 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054A0C70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4ADB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="149"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3692,349 +3481,1528 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07796745"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAA2B0A8"/>
+    <w:lvl w:ilvl="0" w:tplc="C2B06210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FEC7DA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24AC5632"/>
+    <w:lvl w:ilvl="0" w:tplc="C2B06210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="247F535D"/>
+    <w:nsid w:val="15016AFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B09CF1A8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23FC33D0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C9CE76D8"/>
+    <w:tmpl w:val="EA3EE6D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="301269C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="247620A0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B336D3D"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5F4F2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B120398"/>
+    <w:lvl w:ilvl="0" w:tplc="4B849934">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40DD2F56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A6ADBFA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="444E23C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECDC6EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4815176C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2B908A94"/>
+    <w:tmpl w:val="6046FC36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49480D0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5122E850"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A7652D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05E0CD68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FA35B86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B700B08"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55334F39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8C2AF12"/>
+    <w:lvl w:ilvl="0" w:tplc="682CFE42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58D94429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1830324A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4130,164 +5098,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64EE5228"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A5D6811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF74A998"/>
-[...15 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="6A4668C4"/>
+    <w:lvl w:ilvl="0" w:tplc="20583B6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65397C05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4ADB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="149"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4383,51 +5327,434 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68845BE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAE4DBC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3E7958"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FEE67342"/>
+    <w:lvl w:ilvl="0" w:tplc="C2B06210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E102BB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D660E2FE"/>
+    <w:lvl w:ilvl="0" w:tplc="C2B06210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E725614"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7B22C46"/>
+    <w:lvl w:ilvl="0" w:tplc="C2B06210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EDA6A46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4ADB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="149"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
@@ -4520,290 +5847,626 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1616332682">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74EB355E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B965650"/>
+    <w:lvl w:ilvl="0" w:tplc="C2B06210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76A85B3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BDE5568"/>
+    <w:lvl w:ilvl="0" w:tplc="C2B06210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ADA570E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BC2701E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1262450781">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1796362023">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="687946583">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1306272828">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1155801594">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="116223615">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="196627925">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="933317555">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="535654704">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1188761813">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1245139392">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="37361481">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2026975440">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="238027509">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="576206857">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1132360191">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1030300783">
+  <w:num w:numId="17" w16cid:durableId="290287275">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1469517021">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1983926137">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="910430865">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="506868738">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1008604237">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="603996738">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1699158692">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1288851021">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="94374740">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1469517021">
+  <w:num w:numId="26" w16cid:durableId="732698443">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="0"/>
-[...7 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...4 lines deleted...]
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007074A6"/>
-[...107 lines deleted...]
-    <w:rsid w:val="7689FCA8"/>
+    <w:rsidRoot w:val="00770EF4"/>
+    <w:rsid w:val="00034D38"/>
+    <w:rsid w:val="00052E67"/>
+    <w:rsid w:val="00061751"/>
+    <w:rsid w:val="00080791"/>
+    <w:rsid w:val="00085589"/>
+    <w:rsid w:val="000922CB"/>
+    <w:rsid w:val="000954FB"/>
+    <w:rsid w:val="000D5A58"/>
+    <w:rsid w:val="00115043"/>
+    <w:rsid w:val="00115632"/>
+    <w:rsid w:val="0013712F"/>
+    <w:rsid w:val="0014722E"/>
+    <w:rsid w:val="00150507"/>
+    <w:rsid w:val="001564E6"/>
+    <w:rsid w:val="00163323"/>
+    <w:rsid w:val="00180EC3"/>
+    <w:rsid w:val="0019189C"/>
+    <w:rsid w:val="001D64B1"/>
+    <w:rsid w:val="001F2C8C"/>
+    <w:rsid w:val="00205A22"/>
+    <w:rsid w:val="00250003"/>
+    <w:rsid w:val="00267762"/>
+    <w:rsid w:val="002A3578"/>
+    <w:rsid w:val="002A5BD9"/>
+    <w:rsid w:val="002C4F81"/>
+    <w:rsid w:val="002C69BC"/>
+    <w:rsid w:val="002D779F"/>
+    <w:rsid w:val="003207F3"/>
+    <w:rsid w:val="00344CAB"/>
+    <w:rsid w:val="003537BD"/>
+    <w:rsid w:val="003A7F4D"/>
+    <w:rsid w:val="003B5DFE"/>
+    <w:rsid w:val="003D533C"/>
+    <w:rsid w:val="003F1482"/>
+    <w:rsid w:val="003F6A20"/>
+    <w:rsid w:val="004063BB"/>
+    <w:rsid w:val="0041266B"/>
+    <w:rsid w:val="00460DB0"/>
+    <w:rsid w:val="00464FC7"/>
+    <w:rsid w:val="00475C06"/>
+    <w:rsid w:val="00483130"/>
+    <w:rsid w:val="004B056F"/>
+    <w:rsid w:val="00551A72"/>
+    <w:rsid w:val="00552372"/>
+    <w:rsid w:val="00562380"/>
+    <w:rsid w:val="00571296"/>
+    <w:rsid w:val="005854F6"/>
+    <w:rsid w:val="00612DFD"/>
+    <w:rsid w:val="00643FDB"/>
+    <w:rsid w:val="006572CB"/>
+    <w:rsid w:val="00657E38"/>
+    <w:rsid w:val="00675F20"/>
+    <w:rsid w:val="006901CB"/>
+    <w:rsid w:val="006A0900"/>
+    <w:rsid w:val="006A6434"/>
+    <w:rsid w:val="006B0EF1"/>
+    <w:rsid w:val="006B29E5"/>
+    <w:rsid w:val="006B56C6"/>
+    <w:rsid w:val="006D0C29"/>
+    <w:rsid w:val="006D3E98"/>
+    <w:rsid w:val="007204CB"/>
+    <w:rsid w:val="00723296"/>
+    <w:rsid w:val="00752DE5"/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rsid w:val="007A5B0B"/>
+    <w:rsid w:val="007F21B0"/>
+    <w:rsid w:val="008755B7"/>
+    <w:rsid w:val="00885A07"/>
+    <w:rsid w:val="00891ABB"/>
+    <w:rsid w:val="008B3F19"/>
+    <w:rsid w:val="008B47C4"/>
+    <w:rsid w:val="008D1DB3"/>
+    <w:rsid w:val="008D3B35"/>
+    <w:rsid w:val="008E464E"/>
+    <w:rsid w:val="008F13E2"/>
+    <w:rsid w:val="00910A40"/>
+    <w:rsid w:val="009126D3"/>
+    <w:rsid w:val="00933B74"/>
+    <w:rsid w:val="009359FB"/>
+    <w:rsid w:val="009606EC"/>
+    <w:rsid w:val="00971763"/>
+    <w:rsid w:val="009B12D6"/>
+    <w:rsid w:val="009D7434"/>
+    <w:rsid w:val="009D77C0"/>
+    <w:rsid w:val="009E693C"/>
+    <w:rsid w:val="00A43EFA"/>
+    <w:rsid w:val="00A51ACE"/>
+    <w:rsid w:val="00A57419"/>
+    <w:rsid w:val="00A64009"/>
+    <w:rsid w:val="00A64DE0"/>
+    <w:rsid w:val="00A8074B"/>
+    <w:rsid w:val="00A91D14"/>
+    <w:rsid w:val="00AC0966"/>
+    <w:rsid w:val="00B434EC"/>
+    <w:rsid w:val="00B468ED"/>
+    <w:rsid w:val="00B7140A"/>
+    <w:rsid w:val="00B876F0"/>
+    <w:rsid w:val="00BF3FEC"/>
+    <w:rsid w:val="00C27EE5"/>
+    <w:rsid w:val="00C42FA7"/>
+    <w:rsid w:val="00C54B04"/>
+    <w:rsid w:val="00C751C7"/>
+    <w:rsid w:val="00C97A8F"/>
+    <w:rsid w:val="00CA7B70"/>
+    <w:rsid w:val="00CF4FF1"/>
+    <w:rsid w:val="00D11FDD"/>
+    <w:rsid w:val="00D342E0"/>
+    <w:rsid w:val="00DF10D2"/>
+    <w:rsid w:val="00E24387"/>
+    <w:rsid w:val="00E45E03"/>
+    <w:rsid w:val="00E4668D"/>
+    <w:rsid w:val="00E907FF"/>
+    <w:rsid w:val="00EE2E9F"/>
+    <w:rsid w:val="00F01F2C"/>
+    <w:rsid w:val="00F127D5"/>
+    <w:rsid w:val="00F56A2D"/>
+    <w:rsid w:val="00F84936"/>
+    <w:rsid w:val="00FB5D52"/>
+    <w:rsid w:val="00FE1E8B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2CAF4031"/>
-  <w14:defaultImageDpi w14:val="300"/>
+  <w14:docId w14:val="1FED2FC9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{869F0792-09D8-4C11-8C72-E73E859E4D4C}"/>
+  <w15:docId w15:val="{E37EE1FC-B770-415D-A14E-6230E61AAD98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="New York" w:eastAsia="Times New Roman" w:hAnsi="New York" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4908,652 +6571,956 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...213 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005F4DEC"/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24387"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43EFA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E6330D"/>
+    <w:rsid w:val="003F6A20"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E6330D"/>
+    <w:rsid w:val="00770EF4"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WPFooter">
-    <w:name w:val="WP_Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00770EF4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Monaco" w:hAnsi="Monaco"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WPNormal">
-[...1 lines deleted...]
-    <w:basedOn w:val="WPWPDefaults"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E24387"/>
     <w:rPr>
-      <w:rFonts w:ascii="Monaco" w:hAnsi="Monaco"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WPWPDefaults">
-    <w:name w:val="WP_WP Defaults"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A43EFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003F6A20"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00770EF4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00770EF4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00770EF4"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...10 lines deleted...]
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00770EF4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:eastAsia="Times" w:hAnsi="Courier"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...3 lines deleted...]
-    <w:rsid w:val="00461D77"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WPNormal">
+    <w:name w:val="WP_Normal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00770EF4"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Monaco" w:eastAsia="Times New Roman" w:hAnsi="Monaco"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="il">
-[...4 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A26F0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C54B04"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...41 lines deleted...]
-    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    <w:rsid w:val="00165695"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...92 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
-  <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/online-learning" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.uno.edu/tech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ods.uno.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proctoru.com/portal/uno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/media/17427" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/online-learning" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.uno.edu/tech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ods.uno.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proctoru.com/portal/uno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/media/17427" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/online-learning" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uno.edu/online-learning" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5561,51 +7528,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5672,65 +7639,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5751,102 +7718,114 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="bca9a054-95b1-47df-8793-18ed1ddcd613" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4dbb8a31-e3b4-454d-81a1-40ae9a7df2df">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <SharedWithUsers xmlns="bca9a054-95b1-47df-8793-18ed1ddcd613">
-[...5 lines deleted...]
-    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EF63D33D628A7E44B2E87ADFB5FE5232" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1ea3b1b3b20fcebd15fec62c41469cea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4dbb8a31-e3b4-454d-81a1-40ae9a7df2df" xmlns:ns3="bca9a054-95b1-47df-8793-18ed1ddcd613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca84eb2d8634490595f9afffdb0ccb1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EF63D33D628A7E44B2E87ADFB5FE5232" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ffa864cb10343632b031c9af3ce2d38b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4dbb8a31-e3b4-454d-81a1-40ae9a7df2df" xmlns:ns3="bca9a054-95b1-47df-8793-18ed1ddcd613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0a9b41e8babf44b0d7ef1b1448552b7f" ns2:_="" ns3:_="">
     <xsd:import namespace="4dbb8a31-e3b4-454d-81a1-40ae9a7df2df"/>
     <xsd:import namespace="bca9a054-95b1-47df-8793-18ed1ddcd613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -6043,126 +8022,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{202F5275-C7EE-47A1-BBE9-5BDBB98ABDD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14835757-3969-4C8D-8A64-069936D1D4F9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07C0F3D3-0775-4A67-A63E-3BE5BEFBFC0B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31E4A838-EB92-4DB6-8EE7-FB115CF7754F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bca9a054-95b1-47df-8793-18ed1ddcd613"/>
     <ds:schemaRef ds:uri="4dbb8a31-e3b4-454d-81a1-40ae9a7df2df"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB110B5B-D474-4C7A-8B74-4B117899384C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D73BCF2A-382C-4206-8F69-BAB85CFF052B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4dbb8a31-e3b4-454d-81a1-40ae9a7df2df"/>
     <ds:schemaRef ds:uri="bca9a054-95b1-47df-8793-18ed1ddcd613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75ABB18D-5C03-4FF3-B53D-0254AC687415}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{31d4dbf5-4004-4469-bfee-df294a9de150}" enabled="0" method="" siteId="{31d4dbf5-4004-4469-bfee-df294a9de150}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8587</Characters>
+  <Pages>7</Pages>
+  <Words>2313</Words>
+  <Characters>13190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>109</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Center for Learning and Teaching</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Syllabus Template</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9999</CharactersWithSpaces>
+  <CharactersWithSpaces>15473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>Syllabus Template</dc:title>
+  <dc:creator>Meredith King</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EF63D33D628A7E44B2E87ADFB5FE5232</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>